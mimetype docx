--- v0 (2026-06-04)
+++ v1 (2026-10-18)
@@ -1,9530 +1,895 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8635 lines deleted...]
-</w:document>
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\Bauverwaltung\07 Vorlagen allgemein\Baugesuchsformulare\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2EDC10E5-73E4-423A-AD07-D522B65FE648}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="16770" yWindow="210" windowWidth="18510" windowHeight="16800" xr2:uid="{CA823ECB-DC08-47B8-AC01-886906CBED9C}"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
+    <sheet name="Tabelle2" sheetId="2" r:id="rId2"/>
+  </sheets>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
+</workbook>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:endnotes>
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C19" i="1" l="1"/>
+  <c r="K27" i="1" s="1"/>
+  <c r="C6" i="1" l="1"/>
+  <c r="K26" i="1" l="1"/>
+  <c r="K9" i="1"/>
+  <c r="K28" i="1" s="1"/>
+  <c r="K30" i="1" l="1"/>
+</calcChain>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...36 lines deleted...]
-</w:fonts>
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="55">
+  <si>
+    <t>Parzellennummer (n)</t>
+  </si>
+  <si>
+    <t>BG Nr.:</t>
+  </si>
+  <si>
+    <t>BERECHNUNG GRÜNFLÄCHENZIFFER</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Zone</t>
+  </si>
+  <si>
+    <t>Berechnung Gründflächenziffer</t>
+  </si>
+  <si>
+    <t>Steingärten (mit Folie)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <r>
+      <t>m</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>min. Grünflächenziffer</t>
+  </si>
+  <si>
+    <t>W2</t>
+  </si>
+  <si>
+    <t>W3</t>
+  </si>
+  <si>
+    <t>W4</t>
+  </si>
+  <si>
+    <t>SZT</t>
+  </si>
+  <si>
+    <t>K-A</t>
+  </si>
+  <si>
+    <t>K-B</t>
+  </si>
+  <si>
+    <t>MZ-W</t>
+  </si>
+  <si>
+    <t>Ge</t>
+  </si>
+  <si>
+    <t>In</t>
+  </si>
+  <si>
+    <t>HDZ</t>
+  </si>
+  <si>
+    <t>ZPA</t>
+  </si>
+  <si>
+    <t>SA</t>
+  </si>
+  <si>
+    <t>MZ-A</t>
+  </si>
+  <si>
+    <t>öBA</t>
+  </si>
+  <si>
+    <t>Zone wählen</t>
+  </si>
+  <si>
+    <t>gemäss Kantonaler Bauverordnung (KBV) § 36, Zonenreglement Egerkingen §7, §53, § 54</t>
+  </si>
+  <si>
+    <r>
+      <t>30m</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <color theme="1"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <color theme="1"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> pro Baum, max. % Kompensationsanteil gem. §53, §54 Zonenreglement Egerkingen</t>
+    </r>
+  </si>
+  <si>
+    <t>Überdeckte Flächen (z.B. Pergola, Balkonflächen + Vordächer mit Auskragung &gt; 1.20m )</t>
+  </si>
+  <si>
+    <t>Strassen, Vorplätze, Parkplätze, Abstellflächen  (Platten, Asphalt, Rasengittersteine, etc..)</t>
+  </si>
+  <si>
+    <t>Swimmingpool inkl. Beckenumgang</t>
+  </si>
+  <si>
+    <t>Zuschläge Baumäquivalent (nur Zonen MZ-A, MZ-W, Ge, In, ZPA)</t>
+  </si>
+  <si>
+    <t>Wegerschliessung, Terassen und Sitzplätze</t>
+  </si>
+  <si>
+    <t>Abzüge nicht anrechenbare Grünflächen gem. KBV §36</t>
+  </si>
+  <si>
+    <t>Grünflächen = natürliche und/oder bepflanzte Bodenflächen die nicht versiegelt sind und nicht als Abstellflächen dienen</t>
+  </si>
+  <si>
+    <t>effektiv geplante Grünflächen</t>
+  </si>
+  <si>
+    <t>Mit dem Formular ist ein Schemaplan einzureichen, der die Flächen nachvollziehbar darstellt</t>
+  </si>
+  <si>
+    <t>Hangsicherungen, Stützmauern (Natursteinblöcke, Betonwände, Gitterkörbe, etc..)</t>
+  </si>
+  <si>
+    <t>Gebäudeflächen (Haupt- und Nebengebäude, Unterniveau und Unterirdische Bauten)</t>
+  </si>
+  <si>
+    <t>Umgebungsflächen</t>
+  </si>
+  <si>
+    <t>effektiv geplante Grünflächenziffer</t>
+  </si>
+  <si>
+    <t>benötigte Grünflächen</t>
+  </si>
+  <si>
+    <t>Berechnung anrechenbare Grundstückfläche</t>
+  </si>
+  <si>
+    <t>Abzüge nicht anrechenbare Grundstückfläche gem. KBV §34</t>
+  </si>
+  <si>
+    <r>
+      <t>Öffentliche Strassen- und Verkehrsflächen</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <t>Gewässer</t>
+  </si>
+  <si>
+    <r>
+      <t>Flächen anderer Zonen</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Schutzzonen</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  1 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>inkl. projektierter, öffentlicher Strassen- und Verkehrsflächen</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  2 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>unterschiedliche</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>Bauzonen innerhalb einer Parzelle werden pro Bauzone berechnet</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Schutzzonen (z.B. Uferschutzzone, Heckenschutzzone Waldschutzzone, etc..)</t>
+    </r>
+  </si>
+  <si>
+    <t>Total Anrechenbare Grundstückfläche</t>
+  </si>
+  <si>
+    <t>Fläche = Gebäudegrundriss am Boden, Teilflächen UNB /UIB mit weniger als 30cm Humusüberdeckung</t>
+  </si>
+  <si>
+    <t>Grundstückfläche gem. Grundbuchauszug</t>
+  </si>
+  <si>
+    <t>Grundstückfläche = Fläche innerhalb der Parzellengrenzen</t>
+  </si>
+</sst>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...49 lines deleted...]
-</w:ftr>
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+  </numFmts>
+  <fonts count="11" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <color theme="1"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="6"/>
+      <color theme="1"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Arial Narrow"/>
+      <family val="2"/>
+    </font>
+  </fonts>
+  <fills count="3">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="7">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </right>
+      <top style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="0" tint="-0.34998626667073579"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="0" tint="-0.249977111117893"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="27">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Standard" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</w:footnotes>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...100 lines deleted...]
-</w:hdr>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
-<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-[...115 lines deleted...]
-</w:settings>
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>701981</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>134663</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>15162</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Grafik 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E62FE6F-FBCA-83A8-D677-0DF56E45A8ED}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="12603" t="29951" r="13617" b="27157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="7192808" y="0"/>
+          <a:ext cx="1522036" cy="437642"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+            <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
-<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...376 lines deleted...]
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -9542,65 +907,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -9621,101 +986,757 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AEC45C27-03A1-4FA6-B86C-A1A517C0D46F}">
+  <dimension ref="A1:L33"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="124" zoomScaleNormal="124" workbookViewId="0">
+      <selection activeCell="H2" sqref="H2:I2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="21.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="28.28515625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.85546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="2.5703125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="2.42578125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="1.28515625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="14.140625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="9" style="1" customWidth="1"/>
+    <col min="10" max="10" width="22.42578125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="8.85546875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="2.28515625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="11.42578125" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="A1" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+    </row>
+    <row r="2" spans="1:12" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
+    </row>
+    <row r="3" spans="1:12" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="3"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+    </row>
+    <row r="4" spans="1:12" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="2"/>
+      <c r="C5" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" s="14"/>
+      <c r="E5" s="2"/>
+      <c r="F5" s="2"/>
+      <c r="G5" s="2"/>
+      <c r="H5" s="2"/>
+      <c r="I5" s="2"/>
+      <c r="J5" s="2"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="2"/>
+      <c r="C6" s="18" t="str">
+        <f>IF(C5="W2",40,
+IF(C5="W3",40,
+IF(C5="W4",40,
+IF(C5="SZT",30,
+IF(C5="K-A",20,
+IF(C5="K-B",20,
+IF(C5="MZ-W",30,
+IF(C5="MZ-A",25,
+IF(C5="Ge",15,
+IF(C5="In",10,
+IF(C5="HDZ",0,
+IF(C5="ZPA",5,
+IF(C5="SA",30,
+IF(C5="öBA",0,
+"-"))))))))))))))</f>
+        <v>-</v>
+      </c>
+      <c r="D6" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A7" s="25"/>
+      <c r="B7" s="25"/>
+      <c r="C7" s="25"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="25"/>
+      <c r="F7" s="25"/>
+      <c r="G7" s="25"/>
+      <c r="H7" s="25"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="25"/>
+      <c r="K7" s="25"/>
+      <c r="L7" s="2"/>
+    </row>
+    <row r="8" spans="1:12" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="2"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="14"/>
+      <c r="E8" s="2"/>
+      <c r="F8" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="G8" s="3"/>
+      <c r="H8" s="3"/>
+      <c r="I8" s="3"/>
+      <c r="J8" s="3"/>
+      <c r="K8" s="2"/>
+      <c r="L8" s="2"/>
+    </row>
+    <row r="9" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="24">
+        <v>0</v>
+      </c>
+      <c r="D9" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="G9" s="2"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="2"/>
+      <c r="J9" s="2"/>
+      <c r="K9" s="18" t="str">
+        <f>IF(OR(C6="-",C19="-"),"-",C19*C6/100)</f>
+        <v>-</v>
+      </c>
+      <c r="L9" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="C10" s="15"/>
+      <c r="D10" s="14"/>
+      <c r="E10" s="2"/>
+      <c r="F10" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="G10" s="9"/>
+      <c r="H10" s="9"/>
+      <c r="I10" s="9"/>
+      <c r="J10" s="9"/>
+      <c r="K10" s="14"/>
+      <c r="L10" s="14"/>
+    </row>
+    <row r="11" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C11" s="15"/>
+      <c r="D11" s="15"/>
+      <c r="E11" s="2"/>
+      <c r="K11" s="15"/>
+      <c r="L11" s="15"/>
+    </row>
+    <row r="12" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="2"/>
+      <c r="C12" s="15"/>
+      <c r="D12" s="14"/>
+      <c r="E12" s="2"/>
+      <c r="F12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3"/>
+      <c r="K12" s="14"/>
+      <c r="L12" s="14" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B13" s="2"/>
+      <c r="C13" s="24">
+        <v>0</v>
+      </c>
+      <c r="D13" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="2"/>
+      <c r="F13" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="24">
+        <v>0</v>
+      </c>
+      <c r="L13" s="14" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="2"/>
+      <c r="C14" s="24">
+        <v>0</v>
+      </c>
+      <c r="D14" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="2"/>
+      <c r="F14" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="G14" s="11"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="11"/>
+      <c r="J14" s="11"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="14"/>
+    </row>
+    <row r="15" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="2"/>
+      <c r="C15" s="24">
+        <v>0</v>
+      </c>
+      <c r="D15" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="2"/>
+    </row>
+    <row r="16" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" s="24">
+        <v>0</v>
+      </c>
+      <c r="D16" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="K16" s="24">
+        <v>0</v>
+      </c>
+      <c r="L16" s="14" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="24">
+        <v>0</v>
+      </c>
+      <c r="D17" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="G17" s="10"/>
+    </row>
+    <row r="18" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F18" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="G18" s="10"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+    </row>
+    <row r="19" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="2"/>
+      <c r="C19" s="18" t="str">
+        <f>IF(C9=0,"-",C9-C13-C14-C15-C16-C17)</f>
+        <v>-</v>
+      </c>
+      <c r="D19" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="2"/>
+      <c r="F19" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="G19" s="8"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+    </row>
+    <row r="20" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D20" s="2"/>
+      <c r="F20" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="G20" s="8"/>
+      <c r="H20" s="2"/>
+    </row>
+    <row r="21" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="2"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="2"/>
+      <c r="F21" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="G21" s="10"/>
+    </row>
+    <row r="22" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="2"/>
+      <c r="C22" s="6"/>
+      <c r="D22" s="2"/>
+      <c r="F22" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G22" s="10"/>
+      <c r="I22" s="2"/>
+      <c r="J22" s="2"/>
+    </row>
+    <row r="23" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="20"/>
+      <c r="D23" s="2"/>
+    </row>
+    <row r="24" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="B24" s="2"/>
+      <c r="C24" s="6"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2"/>
+      <c r="F24" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G24" s="3"/>
+      <c r="H24" s="3"/>
+      <c r="I24" s="3"/>
+      <c r="J24" s="3"/>
+    </row>
+    <row r="25" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="D25" s="2"/>
+      <c r="F25" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="G25" s="9"/>
+      <c r="H25" s="9"/>
+      <c r="I25" s="9"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="24">
+        <v>0</v>
+      </c>
+      <c r="L25" s="14" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B26" s="2"/>
+      <c r="C26" s="6"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="K26" s="17" t="str">
+        <f>IF(OR(C6="-",C19="-"),"",IF(AND(K25&gt;0,C5&lt;&gt;"MZ-W",C5&lt;&gt;"MZ-A",C5&lt;&gt;"Ge",C5&lt;&gt;"In",C5&lt;&gt;"ZPA"),"ungültig",IF(OR(C5="MZ-W",C5="MZ-A"),IF(K25&gt;=K9*0.25,"ungültig",""),IF(OR(C5="Ge",C5="In",C5="ZPA"),IF(K25&gt;=K9*0.5,"ungültig",""),""))))</f>
+        <v/>
+      </c>
+      <c r="L26" s="15"/>
+    </row>
+    <row r="27" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="2"/>
+      <c r="C27" s="6"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G27" s="3"/>
+      <c r="H27" s="3"/>
+      <c r="I27" s="3"/>
+      <c r="J27" s="3"/>
+      <c r="K27" s="22" t="str">
+        <f>IF(C19="-","-",C19-K13-K16+K25)</f>
+        <v>-</v>
+      </c>
+      <c r="L27" s="14" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G28" s="2"/>
+      <c r="H28" s="2"/>
+      <c r="I28" s="2"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="23" t="str">
+        <f>IF(K9="-","-",IF(C19="-","-",K27*100/C19))</f>
+        <v>-</v>
+      </c>
+      <c r="L28" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" ht="12.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+      <c r="F29" s="2"/>
+      <c r="K29" s="15"/>
+      <c r="L29" s="14"/>
+    </row>
+    <row r="30" spans="1:12" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="K30" s="21" t="str">
+        <f>IF(AND(C6&lt;&gt;"-",K28&gt;=C6,K26=""),"erfüllt","nicht erfüllt")</f>
+        <v>nicht erfüllt</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" spans="6:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F33" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="GiPVHyLu6eJ2Fqvmb/N7UdbCcDg3M1su+YU6i+LTb0LO1P1LR3F0XispPkTvrODgV9J6kfm0x/FFj/7FLNPAKQ==" saltValue="HLl8TTs2HegNzGwVNM0OdQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <mergeCells count="2">
+    <mergeCell ref="H1:I1"/>
+    <mergeCell ref="H2:I2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{A0C9355E-DED1-45BB-9932-EDB38F459694}">
+          <x14:formula1>
+            <xm:f>Tabelle2!$A$1:$A$15</xm:f>
+          </x14:formula1>
+          <xm:sqref>C5:C6</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
+</worksheet>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3F8D67F-E7A6-4816-BDEF-219E55ACD5E0}">
+  <dimension ref="A1:B15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B16" sqref="B16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
+</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Titel</vt:lpstr>
+        <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>EINWOHNERGEMEINDE EGERKINGEN	BAUKOMMISSION</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Tabelle1</vt:lpstr>
+      <vt:lpstr>Tabelle2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Egerkingen</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3477</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>EINWOHNERGEMEINDE EGERKINGEN	BAUKOMMISSION</dc:title>
-[...2 lines deleted...]
-  <cp:keywords/>
+  <dc:creator>Christoph Kuster</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>