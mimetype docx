--- v0 (2026-04-25)
+++ v1 (2026-09-08)
@@ -5,72 +5,135 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="147A2FA4" w14:textId="16E27B67" w:rsidR="00561B63" w:rsidRPr="00561B63" w:rsidRDefault="00EF5141" w:rsidP="00561B63">
+    <w:p w14:paraId="147A2FA4" w14:textId="6EF5B5C0" w:rsidR="00561B63" w:rsidRPr="00572BEA" w:rsidRDefault="0013101F" w:rsidP="00561B63">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
         <w:ind w:right="-113"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00561B63">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D7C15A7" wp14:editId="3AF1E0CC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3122930</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>12700</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="1095375"/>
+                <wp:effectExtent l="0" t="0" r="38100" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1231377274" name="Gerader Verbinder 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="1095375"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="5D3D1C72" id="Gerader Verbinder 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="245.9pt,1pt" to="245.9pt,87.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVCO4isgEAAFkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC8x5QTOE0EyznESC9F&#10;G6DJB2woUiLAF7isZf99lpTruMmtqA4Uucsd7cyO1vd7Z9lOJTTBd3y5aDhTXobe+KHjL8+Pl7ec&#10;YQbfgw1edfygkN9vLr6sp9iqqzAG26vECMRjO8WOjznHVgiUo3KAixCVp6QOyUGmYxpEn2AidGfF&#10;VdPciCmkPqYgFSJFt3OSbyq+1krmn1qjysx2nHrLdU11fS2r2KyhHRLE0chjG/APXTgwnj56gtpC&#10;BvY7mU9QzsgUMOi8kMGJoLWRqnIgNsvmA5tfI0RVuZA4GE8y4f+DlT92D/4pkQxTxBbjUyos9jq5&#10;8qb+2L6KdTiJpfaZyTkoKbps7lbXX1dFSPFeGBPmbyo4VjYdt8YXHtDC7jvm+eqfKyXsw6Oxts7C&#10;ejZ1/OZ6RdOSQI7QFjJtXew7jn7gDOxAVpM5VUQM1vSluuDgAR9sYjugaZNJ+jA9U7ucWcBMCeJQ&#10;n2Ozf5WWdraA41xcU7M5nMnkUGtcx2/Pq60vX1TVY0dS7xKW3WvoD1VZUU40v6rQ0WvFIOdn2p//&#10;EZs3AAAA//8DAFBLAwQUAAYACAAAACEAEm6zd9wAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;S0/DMBCE70j8B2uRuFGnDyiEOBUq6oFbCSBx3MabB8TrKHba8O9ZxAGOoxnNfJNtJtepIw2h9Wxg&#10;PktAEZfetlwbeH3ZXd2CChHZYueZDHxRgE1+fpZhav2Jn+lYxFpJCYcUDTQx9qnWoWzIYZj5nli8&#10;yg8Oo8ih1nbAk5S7Ti+S5EY7bFkWGuxp21D5WYzOwLjfVkm7W04f78tCj0/r/dtjVRtzeTE93IOK&#10;NMW/MPzgCzrkwnTwI9ugOgOru7mgRwMLuST+rz5IcL26Bp1n+v+D/BsAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAVCO4isgEAAFkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQASbrN33AAAAAkBAAAPAAAAAAAAAAAAAAAAAAwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" strokecolor="windowText" strokeweight=".5pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00EF5141" w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="583E1FD8" wp14:editId="78C677A5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="583E1FD8" wp14:editId="7269CF6F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-220345</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2858400" cy="1044000"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21285"/>
                 <wp:lineTo x="21451" y="21285"/>
                 <wp:lineTo x="21451" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1662103188" name="Grafik 1662103188" descr="T:\egerkingen_logos\wortbildmarke\farbe\jpeg\egerkingen_wortbildmarke_farbig_1000x500px.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -103,115 +166,50 @@
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00561B63" w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
-          <w:noProof/>
-[...63 lines deleted...]
-          <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E826E10" w14:textId="17202F4D" w:rsidR="00561B63" w:rsidRPr="00561B63" w:rsidRDefault="00561B63" w:rsidP="00F63B28">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="right" w:pos="9922"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="-113"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
@@ -322,62 +320,60 @@
       <w:r w:rsidR="00F63B28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F63B28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F63B28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F63B28" w:rsidRPr="00F63B28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108C08AD" w14:textId="4A37608A" w:rsidR="00561B63" w:rsidRPr="00F63B28" w:rsidRDefault="00561B63" w:rsidP="00561B63">
+    <w:p w14:paraId="108C08AD" w14:textId="4A37608A" w:rsidR="00561B63" w:rsidRDefault="00561B63" w:rsidP="00561B63">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="-680"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:bCs/>
-          <w:u w:val="single" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F63B28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t>Haus Nr.:</w:t>
       </w:r>
       <w:r w:rsidR="00F63B28" w:rsidRPr="00F63B28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F63B28" w:rsidRPr="00F63B28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
@@ -418,151 +414,132 @@
       <w:r w:rsidR="00F63B28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F63B28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F63B28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F63B28" w:rsidRPr="00F63B28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67359403" w14:textId="77777777" w:rsidR="00561B63" w:rsidRPr="00561B63" w:rsidRDefault="00561B63" w:rsidP="00561B63">
-[...13 lines deleted...]
-    <w:p w14:paraId="2D6C7DAB" w14:textId="4C65ED1D" w:rsidR="00AD2C78" w:rsidRPr="00561B63" w:rsidRDefault="00AD2C78" w:rsidP="00956552">
+    <w:p w14:paraId="66B5C4D8" w14:textId="77777777" w:rsidR="00572BEA" w:rsidRPr="00572BEA" w:rsidRDefault="00572BEA" w:rsidP="00561B63">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5245"/>
+          <w:tab w:val="left" w:pos="6237"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="-680"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+          <w:u w:val="single" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D6C7DAB" w14:textId="4C65ED1D" w:rsidR="00AD2C78" w:rsidRPr="00C20739" w:rsidRDefault="00AD2C78" w:rsidP="00572BEA">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="70"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E485ED5" w14:textId="12434AD6" w:rsidR="00124555" w:rsidRPr="00561B63" w:rsidRDefault="00DE117F" w:rsidP="00572BEA">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="70"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-      </w:pPr>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>Baugesuch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093C5E7F" w14:textId="255D9432" w:rsidR="00DE117F" w:rsidRPr="00561B63" w:rsidRDefault="00DE117F" w:rsidP="00B9667D">
-      <w:pPr>
+    <w:p w14:paraId="20EE020D" w14:textId="3BF92968" w:rsidR="00DE117F" w:rsidRPr="00561B63" w:rsidRDefault="00DE117F" w:rsidP="0013101F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E891783" w14:textId="36CC6EB9" w:rsidR="00D27FF2" w:rsidRPr="00561B63" w:rsidRDefault="007150F4" w:rsidP="00F63B28">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6237"/>
+        </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2552" w:hanging="2552"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:sz w:val="18"/>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Gesuchsteller/in</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="33A6974A" w14:textId="1540A421" w:rsidR="002C28B7" w:rsidRPr="00561B63" w:rsidRDefault="007150F4" w:rsidP="00F63B28">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2552" w:hanging="2552"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Vorname / Name oder Firma</w:t>
       </w:r>
       <w:r w:rsidR="002C28B7" w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
@@ -2208,217 +2185,123 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271B0C9F" w14:textId="77777777" w:rsidR="00BB05C0" w:rsidRPr="00561B63" w:rsidRDefault="00BB05C0" w:rsidP="006C295A">
+    <w:p w14:paraId="67FF57E3" w14:textId="77777777" w:rsidR="0013101F" w:rsidRPr="0013101F" w:rsidRDefault="0013101F" w:rsidP="00FA6369">
+      <w:pPr>
+        <w:spacing w:before="220" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0013101F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kurzbeschreibung Bauprojekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49DB8571" w14:textId="77777777" w:rsidR="0013101F" w:rsidRPr="00561B63" w:rsidRDefault="0013101F" w:rsidP="0013101F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="3FCE820C" w14:textId="7D6C42FD" w:rsidR="00AA6EE7" w:rsidRPr="00561B63" w:rsidRDefault="00AA6EE7" w:rsidP="00AA6EE7">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Erfassen Sie hier eine möglichst kurze und präzise Beschreibung Ihres Vorhabens z.B. "Neubau Einfamilienhaus mit Carport". Der Text wird unter anderem für die Publikation übernommen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="059B2210" w14:textId="77777777" w:rsidR="0013101F" w:rsidRPr="00561B63" w:rsidRDefault="0013101F" w:rsidP="0013101F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="705FE152" w14:textId="4DB5D13C" w:rsidR="00AA6EE7" w:rsidRPr="00561B63" w:rsidRDefault="00B9667D" w:rsidP="00AA6EE7">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B766368" w14:textId="77777777" w:rsidR="0013101F" w:rsidRPr="00561B63" w:rsidRDefault="0013101F" w:rsidP="0013101F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
-        <w:ind w:left="2268" w:hanging="2268"/>
-[...104 lines deleted...]
-      </w:r>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00561B63">
@@ -2442,68 +2325,302 @@
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51945E76" w14:textId="77777777" w:rsidR="00826D73" w:rsidRPr="00561B63" w:rsidRDefault="00826D73" w:rsidP="006C295A">
+    <w:p w14:paraId="271B0C9F" w14:textId="77777777" w:rsidR="00BB05C0" w:rsidRPr="00561B63" w:rsidRDefault="00BB05C0" w:rsidP="006C295A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="318D8B80" w14:textId="12E1EF46" w:rsidR="00035107" w:rsidRPr="00561B63" w:rsidRDefault="00AA6EE7" w:rsidP="003A12A4">
-[...1 lines deleted...]
-        <w:spacing w:before="220" w:after="240"/>
+    <w:p w14:paraId="3FCE820C" w14:textId="7D6C42FD" w:rsidR="00AA6EE7" w:rsidRPr="00561B63" w:rsidRDefault="00AA6EE7" w:rsidP="00AA6EE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2552"/>
+          <w:tab w:val="left" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5387"/>
+          <w:tab w:val="left" w:pos="6096"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lokalisierung</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9667D" w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bauvorhaben</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705FE152" w14:textId="4DB5D13C" w:rsidR="00AA6EE7" w:rsidRPr="00561B63" w:rsidRDefault="00B9667D" w:rsidP="00AA6EE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2552"/>
+          <w:tab w:val="left" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5387"/>
+          <w:tab w:val="left" w:pos="6096"/>
+        </w:tabs>
+        <w:ind w:left="2268" w:hanging="2268"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geben </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6EE7" w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Sie hier die Parzellennummer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(n)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6EE7" w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6EE7" w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> betroffenen Grundstück</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6EE7" w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2953F443" w14:textId="77777777" w:rsidR="00AA6EE7" w:rsidRPr="00561B63" w:rsidRDefault="00AA6EE7" w:rsidP="00AA6EE7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2552"/>
+          <w:tab w:val="left" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5387"/>
+          <w:tab w:val="left" w:pos="6096"/>
+        </w:tabs>
+        <w:ind w:left="2268" w:hanging="2268"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14CE705B" w14:textId="67AD4505" w:rsidR="00AA6EE7" w:rsidRPr="00561B63" w:rsidRDefault="00AA6EE7" w:rsidP="00F63B28">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5387"/>
+          <w:tab w:val="left" w:pos="6096"/>
+        </w:tabs>
+        <w:ind w:left="2552" w:hanging="2552"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Parzellennummer(n)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F63B28">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51945E76" w14:textId="77777777" w:rsidR="00826D73" w:rsidRPr="00561B63" w:rsidRDefault="00826D73" w:rsidP="006C295A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2552"/>
+          <w:tab w:val="left" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5387"/>
+          <w:tab w:val="left" w:pos="6096"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="318D8B80" w14:textId="12E1EF46" w:rsidR="00035107" w:rsidRPr="00561B63" w:rsidRDefault="00AA6EE7" w:rsidP="00FA6369">
+      <w:pPr>
+        <w:spacing w:before="220" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Angaben zum Bauprojekt</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2542,51 +2659,51 @@
             <w:r w:rsidRPr="00561B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00561B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008C2167" w:rsidRPr="00561B63">
+            <w:r w:rsidRPr="00561B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00561B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00561B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00561B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2710,51 +2827,51 @@
             <w:r w:rsidRPr="00561B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00561B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008C2167" w:rsidRPr="00561B63">
+            <w:r w:rsidRPr="00561B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00561B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00561B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00561B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3763,51 +3880,51 @@
             <w:r w:rsidRPr="00561B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Kontrollkästchen3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00561B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="008C2167" w:rsidRPr="00561B63">
+            <w:r w:rsidRPr="00561B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00561B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00561B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00561B63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Gebäude mit teilweiser Wohnnutzung (z.B. </w:t>
@@ -4042,157 +4159,109 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01699B16" w14:textId="77777777" w:rsidR="003A12A4" w:rsidRPr="00561B63" w:rsidRDefault="003A12A4" w:rsidP="00035107">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
                 <w:tab w:val="left" w:pos="4962"/>
                 <w:tab w:val="left" w:pos="5387"/>
                 <w:tab w:val="left" w:pos="6096"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0D959D17" w14:textId="376C5E24" w:rsidR="00B9667D" w:rsidRPr="00561B63" w:rsidRDefault="003A12A4" w:rsidP="00EA1627">
+    <w:p w14:paraId="66244A2B" w14:textId="77777777" w:rsidR="00AA6EE7" w:rsidRPr="0013101F" w:rsidRDefault="00AA6EE7" w:rsidP="00FA6369">
+      <w:pPr>
+        <w:spacing w:before="220" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0013101F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Umschreibung Bauprojekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51841AE9" w14:textId="77777777" w:rsidR="00EF1D10" w:rsidRPr="00561B63" w:rsidRDefault="00EF1D10" w:rsidP="00EF1D10">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="0A6506EE" w14:textId="77777777" w:rsidR="00B9667D" w:rsidRPr="00561B63" w:rsidRDefault="00B9667D" w:rsidP="00035107">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Beschreiben Sie Ihr Bauvorhaben in kurzen, verständlichen Worten. Geben Sie an, was genau gebaut, geändert oder abgebrochen wird und wofür das Gebäude oder die Anlage genutzt wird. (z.B. Erweiterung des bestehenden Wohnraums mit einem Wintergarten, Neugestaltung Umgebung mit zusätzlichem Parkplatz und Stützmauer).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D5A8DC" w14:textId="77777777" w:rsidR="00AA6EE7" w:rsidRPr="00561B63" w:rsidRDefault="00AA6EE7" w:rsidP="00AA6EE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...31 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00561B63">
-[...29 lines deleted...]
-    <w:p w14:paraId="40390291" w14:textId="0C8D3992" w:rsidR="00AA6EE7" w:rsidRPr="00561B63" w:rsidRDefault="009A5805" w:rsidP="004C66B1">
+    </w:p>
+    <w:p w14:paraId="59BBB86B" w14:textId="77777777" w:rsidR="00AA6EE7" w:rsidRPr="00561B63" w:rsidRDefault="00AA6EE7" w:rsidP="00AA6EE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
@@ -4229,196 +4298,66 @@
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66244A2B" w14:textId="77777777" w:rsidR="00AA6EE7" w:rsidRPr="00561B63" w:rsidRDefault="00AA6EE7" w:rsidP="00AA6EE7">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00561B63">
+    <w:p w14:paraId="0970316A" w14:textId="36E8F0A1" w:rsidR="00AA6EE7" w:rsidRPr="0013101F" w:rsidRDefault="00AA6EE7" w:rsidP="00FA6369">
+      <w:pPr>
+        <w:spacing w:before="220" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0013101F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...132 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Projektkosten</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="438ED32E" w14:textId="3622DACD" w:rsidR="00BB05C0" w:rsidRPr="00561B63" w:rsidRDefault="00BB05C0" w:rsidP="00BB05C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Projektkosten umfassen alle Bau- und Vorbereitungsarbeiten inkl. fester Einrichtungen, Umgebung, Erschliessung innerhalb des Grundstücks sowie Nebenkosten.</w:t>
       </w:r>
@@ -5305,88 +5244,74 @@
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica-Bold" w:hAnsi="Helvetica-Bold" w:cs="Helvetica-Bold"/>
           <w:kern w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Angaben für Neubauten (Hochbau) oder bei Veränderung der Gebäudegeometrie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34166B7A" w14:textId="1B17BA23" w:rsidR="007A0FA9" w:rsidRPr="00561B63" w:rsidRDefault="007A0FA9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica-Bold" w:hAnsi="Helvetica-Bold" w:cs="Helvetica-Bold"/>
           <w:kern w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica-Bold" w:hAnsi="Helvetica-Bold" w:cs="Helvetica-Bold"/>
           <w:kern w:val="1"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="784C9738" w14:textId="77777777" w:rsidR="00863646" w:rsidRPr="00561B63" w:rsidRDefault="00863646" w:rsidP="005D25E7">
-[...14 lines deleted...]
-    <w:p w14:paraId="575C14B4" w14:textId="345C9729" w:rsidR="00863646" w:rsidRPr="00561B63" w:rsidRDefault="00863646" w:rsidP="00863646">
+    <w:p w14:paraId="575C14B4" w14:textId="345C9729" w:rsidR="00863646" w:rsidRPr="00561B63" w:rsidRDefault="00863646" w:rsidP="00A05FA4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Beilagen</w:t>
       </w:r>
       <w:r w:rsidR="006A2828" w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> zum Baugesuch</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7623CB09" w14:textId="01A33766" w:rsidR="00352AB0" w:rsidRPr="00561B63" w:rsidRDefault="000557D7" w:rsidP="00E16393">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
@@ -5550,51 +5475,51 @@
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="008C2167" w:rsidRPr="00561B63">
+      <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -5866,51 +5791,51 @@
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nachweis Grünflächenziffer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6788AC" w14:textId="781AA790" w:rsidR="00C765BC" w:rsidRPr="00561B63" w:rsidRDefault="00C765BC" w:rsidP="00FF095D">
+    <w:p w14:paraId="5A6788AC" w14:textId="781AA790" w:rsidR="00C765BC" w:rsidRDefault="00C765BC" w:rsidP="00FF095D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
@@ -5957,50 +5882,122 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>ner</w:t>
       </w:r>
       <w:r w:rsidR="00C750FD" w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>gietechnischer</w:t>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Massnahmen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF79122" w14:textId="2A223426" w:rsidR="005E5249" w:rsidRPr="00561B63" w:rsidRDefault="005E5249" w:rsidP="00FF095D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5387"/>
+          <w:tab w:val="left" w:pos="6096"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Kontrollkästchen3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nachweis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Lärmschutz</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44BD4408" w14:textId="040EBAE6" w:rsidR="004D18F5" w:rsidRPr="00561B63" w:rsidRDefault="004D18F5" w:rsidP="00FF095D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -6062,51 +6059,51 @@
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00E2634B" w:rsidRPr="00561B63">
+      <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gesuch Kanalisationsanschluss</w:t>
@@ -6285,51 +6282,51 @@
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gesuch Schutzraumbefreiung / Schutzraumbewilligung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FD0BED" w14:textId="5CDCDF6E" w:rsidR="004D18F5" w:rsidRPr="00561B63" w:rsidRDefault="004D18F5" w:rsidP="00FF095D">
+    <w:p w14:paraId="47B6C9F8" w14:textId="2450A1A3" w:rsidR="004D18F5" w:rsidRDefault="004D18F5" w:rsidP="00FF095D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
@@ -6347,54 +6344,129 @@
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Gesuch SGV_AWA</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="47B6C9F8" w14:textId="2450A1A3" w:rsidR="004D18F5" w:rsidRPr="00561B63" w:rsidRDefault="004D18F5" w:rsidP="00FF095D">
+        <w:t xml:space="preserve"> Gesuch Versickerung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724AB672" w14:textId="77777777" w:rsidR="00D82869" w:rsidRPr="00561B63" w:rsidRDefault="00D82869" w:rsidP="00FF095D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5387"/>
+          <w:tab w:val="left" w:pos="6096"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08B8065E" w14:textId="5F19A601" w:rsidR="006E3909" w:rsidRPr="00561B63" w:rsidRDefault="004D18F5" w:rsidP="00FF095D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="5387"/>
+          <w:tab w:val="left" w:pos="6096"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Erweiterte Beilagen (MFH</w:t>
+      </w:r>
+      <w:r w:rsidR="00D35E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>, Gewerbe / Industrie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>, ausserhalb Bauzone</w:t>
+      </w:r>
+      <w:r w:rsidR="00C765BC" w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>, Sondernutzungen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63BB3347" w14:textId="0A7FCC4C" w:rsidR="004115A7" w:rsidRDefault="004115A7" w:rsidP="00FF095D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
@@ -6412,111 +6484,147 @@
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Gesuch Versickerung</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="724AB672" w14:textId="77777777" w:rsidR="00D82869" w:rsidRPr="00561B63" w:rsidRDefault="00D82869" w:rsidP="00FF095D">
+        <w:t xml:space="preserve"> Gesuch SGV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5249">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Solothurnische Gebäudeversicherung</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19AD5B90" w14:textId="2DC179C9" w:rsidR="004115A7" w:rsidRDefault="004115A7" w:rsidP="00FF095D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...43 lines deleted...]
-    <w:p w14:paraId="605E0BBD" w14:textId="16CC31F9" w:rsidR="00863646" w:rsidRPr="00561B63" w:rsidRDefault="001826CC" w:rsidP="00FF095D">
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Kontrollkästchen3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00561B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gesuch AWA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Amt für Wirtschaft und Arbeit)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605E0BBD" w14:textId="462DBD12" w:rsidR="00863646" w:rsidRPr="00561B63" w:rsidRDefault="001826CC" w:rsidP="00FF095D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
           <w:tab w:val="left" w:pos="5387"/>
           <w:tab w:val="left" w:pos="6096"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00561B63">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
@@ -7729,58 +7837,58 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="single" w:color="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004D18F5" w:rsidRPr="00EA1627" w:rsidSect="00EF5141">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="340" w:right="851" w:bottom="510" w:left="1247" w:header="0" w:footer="284" w:gutter="0"/>
       <w:paperSrc w:first="15" w:other="15"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A072802" w14:textId="77777777" w:rsidR="00265171" w:rsidRPr="00561B63" w:rsidRDefault="00265171">
+    <w:p w14:paraId="503F6EAE" w14:textId="77777777" w:rsidR="00A874AD" w:rsidRPr="00561B63" w:rsidRDefault="00A874AD">
       <w:r w:rsidRPr="00561B63">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B3F1838" w14:textId="77777777" w:rsidR="00265171" w:rsidRPr="00561B63" w:rsidRDefault="00265171">
+    <w:p w14:paraId="258CD09B" w14:textId="77777777" w:rsidR="00A874AD" w:rsidRPr="00561B63" w:rsidRDefault="00A874AD">
       <w:r w:rsidRPr="00561B63">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7825,58 +7933,58 @@
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10146F34" w14:textId="77777777" w:rsidR="00265171" w:rsidRPr="00561B63" w:rsidRDefault="00265171">
+    <w:p w14:paraId="529B2CDF" w14:textId="77777777" w:rsidR="00A874AD" w:rsidRPr="00561B63" w:rsidRDefault="00A874AD">
       <w:r w:rsidRPr="00561B63">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="047266FD" w14:textId="77777777" w:rsidR="00265171" w:rsidRPr="00561B63" w:rsidRDefault="00265171">
+    <w:p w14:paraId="1A1AA936" w14:textId="77777777" w:rsidR="00A874AD" w:rsidRPr="00561B63" w:rsidRDefault="00A874AD">
       <w:r w:rsidRPr="00561B63">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37536BAA" w14:textId="77777777" w:rsidR="006008B6" w:rsidRPr="00561B63" w:rsidRDefault="006008B6" w:rsidP="00EF5141">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="165619F3" w14:textId="77777777" w:rsidR="006008B6" w:rsidRPr="00561B63" w:rsidRDefault="006008B6">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="002E33CE" w14:textId="77777777" w:rsidR="006008B6" w:rsidRPr="00561B63" w:rsidRDefault="006008B6">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
@@ -8038,51 +8146,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1627545036">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="997465282">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Qq8UPgckz+rJZ7ua72ew+YtHBMGYJakvenjTH95U/x1ejJ8UI3X81cdLzYtatDlO/FPViTjf+utpxbMCKWEinw==" w:salt="44ThTvLy+QwAKmWDZwvgGw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Dr862PyA1FuIZhnrTQ8i8vkiuiWy1eQ5fk4fO9ixq62+9El2ebW+vjBKZ5HhxfxidzB1drvUItGdwTO6CKqQkw==" w:salt="0muolAJkf+SKgFWKT1Ko4Q=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -8090,146 +8198,155 @@
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A782C"/>
     <w:rsid w:val="00035107"/>
     <w:rsid w:val="000362B4"/>
     <w:rsid w:val="00040888"/>
     <w:rsid w:val="0004183D"/>
     <w:rsid w:val="00047A36"/>
     <w:rsid w:val="00052AFD"/>
     <w:rsid w:val="000557D7"/>
     <w:rsid w:val="000600BB"/>
     <w:rsid w:val="00073A14"/>
     <w:rsid w:val="000757C1"/>
     <w:rsid w:val="000818BC"/>
     <w:rsid w:val="00085B06"/>
     <w:rsid w:val="0008747A"/>
     <w:rsid w:val="000918FC"/>
     <w:rsid w:val="000A0563"/>
     <w:rsid w:val="000B0308"/>
     <w:rsid w:val="000B28F4"/>
     <w:rsid w:val="000E62A9"/>
     <w:rsid w:val="000F2366"/>
     <w:rsid w:val="001023B4"/>
     <w:rsid w:val="00120557"/>
     <w:rsid w:val="00124555"/>
+    <w:rsid w:val="0013101F"/>
     <w:rsid w:val="00140C34"/>
     <w:rsid w:val="00150734"/>
     <w:rsid w:val="001518D3"/>
     <w:rsid w:val="00152AA2"/>
     <w:rsid w:val="001537A9"/>
     <w:rsid w:val="001620E3"/>
     <w:rsid w:val="0016289E"/>
     <w:rsid w:val="00164765"/>
     <w:rsid w:val="00165027"/>
     <w:rsid w:val="001726CD"/>
     <w:rsid w:val="00172B72"/>
     <w:rsid w:val="001826CC"/>
     <w:rsid w:val="00191758"/>
     <w:rsid w:val="001A74CF"/>
     <w:rsid w:val="001B4996"/>
     <w:rsid w:val="001D51F0"/>
     <w:rsid w:val="001D6B10"/>
     <w:rsid w:val="001E0A03"/>
     <w:rsid w:val="001E5429"/>
     <w:rsid w:val="001F1DB6"/>
     <w:rsid w:val="00203371"/>
     <w:rsid w:val="0021389A"/>
     <w:rsid w:val="00221C0A"/>
     <w:rsid w:val="00227A1D"/>
     <w:rsid w:val="00233E55"/>
     <w:rsid w:val="00236A10"/>
     <w:rsid w:val="00257237"/>
     <w:rsid w:val="00262A7E"/>
     <w:rsid w:val="00265171"/>
     <w:rsid w:val="00265C85"/>
     <w:rsid w:val="00272854"/>
     <w:rsid w:val="00296F5E"/>
     <w:rsid w:val="002A27C8"/>
     <w:rsid w:val="002B7BA2"/>
     <w:rsid w:val="002C28B7"/>
     <w:rsid w:val="002C73C9"/>
     <w:rsid w:val="002E1B21"/>
     <w:rsid w:val="002E58C0"/>
     <w:rsid w:val="002E79B2"/>
     <w:rsid w:val="002F5AF0"/>
+    <w:rsid w:val="00300FC0"/>
     <w:rsid w:val="003112BE"/>
     <w:rsid w:val="00311E59"/>
     <w:rsid w:val="00315658"/>
     <w:rsid w:val="00322ED6"/>
     <w:rsid w:val="0032348B"/>
     <w:rsid w:val="00331C62"/>
+    <w:rsid w:val="00331DC0"/>
     <w:rsid w:val="00333586"/>
     <w:rsid w:val="0033718C"/>
     <w:rsid w:val="00352AB0"/>
+    <w:rsid w:val="0035437C"/>
     <w:rsid w:val="003679BB"/>
     <w:rsid w:val="00371725"/>
     <w:rsid w:val="00371785"/>
     <w:rsid w:val="0039492F"/>
     <w:rsid w:val="003A12A4"/>
     <w:rsid w:val="003A2834"/>
     <w:rsid w:val="003B079A"/>
     <w:rsid w:val="003D3853"/>
+    <w:rsid w:val="004115A7"/>
     <w:rsid w:val="004169D5"/>
     <w:rsid w:val="0042488F"/>
     <w:rsid w:val="00441CB5"/>
+    <w:rsid w:val="00442391"/>
     <w:rsid w:val="00443286"/>
     <w:rsid w:val="00457D29"/>
     <w:rsid w:val="00472EB7"/>
     <w:rsid w:val="00483580"/>
     <w:rsid w:val="00490297"/>
     <w:rsid w:val="00496AB5"/>
     <w:rsid w:val="004A782C"/>
     <w:rsid w:val="004B4A73"/>
     <w:rsid w:val="004C3C7E"/>
     <w:rsid w:val="004C66B1"/>
     <w:rsid w:val="004C79DB"/>
     <w:rsid w:val="004D18F5"/>
     <w:rsid w:val="004D31FC"/>
     <w:rsid w:val="004E7846"/>
     <w:rsid w:val="004F02BB"/>
     <w:rsid w:val="004F6B70"/>
     <w:rsid w:val="00507639"/>
     <w:rsid w:val="00510B05"/>
     <w:rsid w:val="00511F81"/>
     <w:rsid w:val="00521123"/>
     <w:rsid w:val="00522029"/>
     <w:rsid w:val="005226CF"/>
     <w:rsid w:val="005248FF"/>
+    <w:rsid w:val="00526B24"/>
     <w:rsid w:val="00543770"/>
     <w:rsid w:val="00550701"/>
     <w:rsid w:val="005612DC"/>
     <w:rsid w:val="00561B63"/>
     <w:rsid w:val="00562091"/>
+    <w:rsid w:val="00572BEA"/>
     <w:rsid w:val="00574502"/>
     <w:rsid w:val="0059210A"/>
     <w:rsid w:val="00597F00"/>
     <w:rsid w:val="005A5855"/>
     <w:rsid w:val="005B5AD0"/>
     <w:rsid w:val="005C5F48"/>
     <w:rsid w:val="005C6886"/>
     <w:rsid w:val="005D25E7"/>
+    <w:rsid w:val="005E5249"/>
     <w:rsid w:val="005F0ACC"/>
     <w:rsid w:val="006008B6"/>
     <w:rsid w:val="006047A8"/>
     <w:rsid w:val="00620659"/>
     <w:rsid w:val="00632119"/>
     <w:rsid w:val="00633103"/>
     <w:rsid w:val="006340E5"/>
     <w:rsid w:val="00642683"/>
     <w:rsid w:val="00646A26"/>
     <w:rsid w:val="00652847"/>
     <w:rsid w:val="00655816"/>
     <w:rsid w:val="00657A1D"/>
     <w:rsid w:val="00662B03"/>
     <w:rsid w:val="006675E0"/>
     <w:rsid w:val="00670CD8"/>
     <w:rsid w:val="006726A4"/>
     <w:rsid w:val="0068069D"/>
     <w:rsid w:val="00683BA8"/>
     <w:rsid w:val="006A2828"/>
     <w:rsid w:val="006A2C2E"/>
     <w:rsid w:val="006B79B4"/>
     <w:rsid w:val="006C0464"/>
     <w:rsid w:val="006C1F6F"/>
     <w:rsid w:val="006C295A"/>
     <w:rsid w:val="006E159B"/>
@@ -8264,147 +8381,156 @@
     <w:rsid w:val="008A2625"/>
     <w:rsid w:val="008A6C5E"/>
     <w:rsid w:val="008B0DDF"/>
     <w:rsid w:val="008C05EC"/>
     <w:rsid w:val="008C2167"/>
     <w:rsid w:val="008D0FBA"/>
     <w:rsid w:val="008D382A"/>
     <w:rsid w:val="008E70A8"/>
     <w:rsid w:val="00904E2F"/>
     <w:rsid w:val="009306ED"/>
     <w:rsid w:val="00933DCA"/>
     <w:rsid w:val="0094032F"/>
     <w:rsid w:val="00947791"/>
     <w:rsid w:val="00956552"/>
     <w:rsid w:val="0096409F"/>
     <w:rsid w:val="00966F5E"/>
     <w:rsid w:val="00971EAB"/>
     <w:rsid w:val="0098151F"/>
     <w:rsid w:val="00990B23"/>
     <w:rsid w:val="00996E5C"/>
     <w:rsid w:val="009A5805"/>
     <w:rsid w:val="009B0A81"/>
     <w:rsid w:val="009D0CF2"/>
     <w:rsid w:val="009E7588"/>
     <w:rsid w:val="009F2ABA"/>
+    <w:rsid w:val="00A05FA4"/>
     <w:rsid w:val="00A06EE9"/>
     <w:rsid w:val="00A46B15"/>
     <w:rsid w:val="00A6639C"/>
     <w:rsid w:val="00A81A50"/>
     <w:rsid w:val="00A8685F"/>
+    <w:rsid w:val="00A874AD"/>
     <w:rsid w:val="00A875F1"/>
     <w:rsid w:val="00A91145"/>
     <w:rsid w:val="00A94E7B"/>
     <w:rsid w:val="00A9789E"/>
     <w:rsid w:val="00AA6EE7"/>
     <w:rsid w:val="00AB4487"/>
     <w:rsid w:val="00AD2C78"/>
     <w:rsid w:val="00AE6FB4"/>
     <w:rsid w:val="00AE7539"/>
     <w:rsid w:val="00AF1911"/>
     <w:rsid w:val="00B02231"/>
     <w:rsid w:val="00B17716"/>
     <w:rsid w:val="00B225BC"/>
     <w:rsid w:val="00B306E5"/>
     <w:rsid w:val="00B315CF"/>
     <w:rsid w:val="00B34C76"/>
     <w:rsid w:val="00B40C8D"/>
     <w:rsid w:val="00B8338C"/>
     <w:rsid w:val="00B918D9"/>
     <w:rsid w:val="00B9379A"/>
     <w:rsid w:val="00B9667D"/>
     <w:rsid w:val="00BB05C0"/>
     <w:rsid w:val="00BB0B86"/>
     <w:rsid w:val="00BD4B92"/>
     <w:rsid w:val="00BE463B"/>
+    <w:rsid w:val="00BE57C8"/>
     <w:rsid w:val="00BF4D02"/>
     <w:rsid w:val="00C0316E"/>
     <w:rsid w:val="00C10F4F"/>
     <w:rsid w:val="00C14783"/>
+    <w:rsid w:val="00C20739"/>
     <w:rsid w:val="00C23334"/>
     <w:rsid w:val="00C35672"/>
     <w:rsid w:val="00C43D84"/>
     <w:rsid w:val="00C44800"/>
     <w:rsid w:val="00C56A10"/>
     <w:rsid w:val="00C71C86"/>
     <w:rsid w:val="00C750FD"/>
     <w:rsid w:val="00C765BC"/>
     <w:rsid w:val="00C77E51"/>
     <w:rsid w:val="00C92247"/>
     <w:rsid w:val="00C956C3"/>
     <w:rsid w:val="00CA30B4"/>
     <w:rsid w:val="00CB665C"/>
     <w:rsid w:val="00CD06DF"/>
     <w:rsid w:val="00CE03F3"/>
     <w:rsid w:val="00CE2FE4"/>
+    <w:rsid w:val="00CE7A25"/>
     <w:rsid w:val="00CF78E6"/>
     <w:rsid w:val="00D10B25"/>
     <w:rsid w:val="00D16F71"/>
     <w:rsid w:val="00D17526"/>
     <w:rsid w:val="00D20FE2"/>
     <w:rsid w:val="00D27FF2"/>
+    <w:rsid w:val="00D35E10"/>
     <w:rsid w:val="00D40FFB"/>
     <w:rsid w:val="00D53768"/>
     <w:rsid w:val="00D64974"/>
     <w:rsid w:val="00D6703F"/>
     <w:rsid w:val="00D71E2E"/>
     <w:rsid w:val="00D82869"/>
     <w:rsid w:val="00DA0E13"/>
     <w:rsid w:val="00DA179B"/>
     <w:rsid w:val="00DB2703"/>
     <w:rsid w:val="00DC0441"/>
     <w:rsid w:val="00DE117F"/>
     <w:rsid w:val="00DF01C5"/>
     <w:rsid w:val="00DF2FFB"/>
     <w:rsid w:val="00E05EBF"/>
+    <w:rsid w:val="00E140A4"/>
     <w:rsid w:val="00E16393"/>
     <w:rsid w:val="00E20D92"/>
     <w:rsid w:val="00E2634B"/>
     <w:rsid w:val="00E26B2D"/>
     <w:rsid w:val="00E55D49"/>
     <w:rsid w:val="00E56706"/>
     <w:rsid w:val="00E64A7B"/>
     <w:rsid w:val="00E75619"/>
     <w:rsid w:val="00E837E8"/>
     <w:rsid w:val="00EA1627"/>
     <w:rsid w:val="00EA3672"/>
     <w:rsid w:val="00EA5D8A"/>
     <w:rsid w:val="00EC2E6A"/>
     <w:rsid w:val="00EC7E69"/>
     <w:rsid w:val="00EE5BDB"/>
     <w:rsid w:val="00EF1D10"/>
     <w:rsid w:val="00EF2E4B"/>
     <w:rsid w:val="00EF5141"/>
     <w:rsid w:val="00F27E8F"/>
     <w:rsid w:val="00F5721B"/>
     <w:rsid w:val="00F63B28"/>
     <w:rsid w:val="00F67345"/>
     <w:rsid w:val="00F70A0A"/>
     <w:rsid w:val="00F8667D"/>
+    <w:rsid w:val="00FA6369"/>
     <w:rsid w:val="00FA6C67"/>
     <w:rsid w:val="00FC6BF4"/>
     <w:rsid w:val="00FC79A1"/>
+    <w:rsid w:val="00FD3325"/>
     <w:rsid w:val="00FD6C33"/>
     <w:rsid w:val="00FD7CC0"/>
     <w:rsid w:val="00FE01B4"/>
     <w:rsid w:val="00FE3D65"/>
     <w:rsid w:val="00FF095D"/>
     <w:rsid w:val="00FF2169"/>
     <w:rsid w:val="00FF7996"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
@@ -9156,70 +9282,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D737DD1-980E-4E85-BF48-8CC0817D6B0C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>672</Words>
-  <Characters>4238</Characters>
+  <Words>690</Words>
+  <Characters>4350</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>EINWOHNERGEMEINDE EGERKINGEN                                                                 BAUKOMMISSION</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SREGE1</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4901</CharactersWithSpaces>
+  <CharactersWithSpaces>5030</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>EINWOHNERGEMEINDE EGERKINGEN                                                                 BAUKOMMISSION</dc:title>
   <dc:subject/>
   <dc:creator>Bauv1</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>